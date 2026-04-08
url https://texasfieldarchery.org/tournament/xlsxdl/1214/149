--- v1 (2025-12-16)
+++ v2 (2026-04-08)
@@ -1257,2181 +1257,2181 @@
         <v>5209</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16">
         <v>724</v>
       </c>
       <c r="C16">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16">
         <v>5267</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B17">
         <v>798</v>
       </c>
       <c r="C17">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17">
         <v>5094</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B18">
         <v>773</v>
       </c>
       <c r="C18">
         <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18">
         <v>5096</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B19">
         <v>530</v>
       </c>
       <c r="C19">
         <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19">
         <v>5411</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B20">
         <v>502</v>
       </c>
       <c r="C20">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20">
         <v>5437</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21">
         <v>4960</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B22">
         <v>828</v>
       </c>
       <c r="C22">
         <v>48</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22">
         <v>5031</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B23">
         <v>752</v>
       </c>
       <c r="C23">
         <v>24</v>
       </c>
       <c r="D23" t="s">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23">
         <v>5369</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B24">
         <v>676</v>
       </c>
       <c r="C24">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24">
         <v>5017</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B25">
         <v>881</v>
       </c>
       <c r="C25">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25">
         <v>5062</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B26">
         <v>875</v>
       </c>
       <c r="C26">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26">
         <v>4974</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B27">
         <v>885</v>
       </c>
       <c r="C27">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>38</v>
       </c>
       <c r="F27">
         <v>5095</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B28">
         <v>830</v>
       </c>
       <c r="C28">
         <v>46</v>
       </c>
       <c r="D28" t="s">
         <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28">
         <v>5175</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B29">
         <v>827</v>
       </c>
       <c r="C29">
         <v>40</v>
       </c>
       <c r="D29" t="s">
         <v>40</v>
       </c>
       <c r="E29" t="s">
         <v>38</v>
       </c>
       <c r="F29">
         <v>5053</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B30">
         <v>695</v>
       </c>
       <c r="C30">
         <v>19</v>
       </c>
       <c r="D30" t="s">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>38</v>
       </c>
       <c r="F30">
         <v>5070</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B31">
         <v>733</v>
       </c>
       <c r="C31">
         <v>26</v>
       </c>
       <c r="D31" t="s">
         <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>43</v>
       </c>
       <c r="F31">
         <v>5152</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B32">
         <v>598</v>
       </c>
       <c r="C32">
         <v>6</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32">
         <v>5032</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B33">
         <v>595</v>
       </c>
       <c r="C33">
         <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>46</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33">
         <v>5125</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B34">
         <v>576</v>
       </c>
       <c r="C34">
         <v>15</v>
       </c>
       <c r="D34" t="s">
         <v>47</v>
       </c>
       <c r="E34" t="s">
         <v>45</v>
       </c>
       <c r="F34">
         <v>5312</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B35">
         <v>898</v>
       </c>
       <c r="C35">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>48</v>
       </c>
       <c r="E35" t="s">
         <v>49</v>
       </c>
       <c r="F35">
         <v>4910</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B36">
         <v>895</v>
       </c>
       <c r="C36">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>50</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36">
         <v>4908</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B37">
         <v>859</v>
       </c>
       <c r="C37">
         <v>62</v>
       </c>
       <c r="D37" t="s">
         <v>51</v>
       </c>
       <c r="E37" t="s">
         <v>49</v>
       </c>
       <c r="F37">
         <v>5449</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B38">
         <v>881</v>
       </c>
       <c r="C38">
         <v>96</v>
       </c>
       <c r="D38" t="s">
         <v>52</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38">
         <v>4956</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B39">
         <v>742</v>
       </c>
       <c r="C39">
         <v>33</v>
       </c>
       <c r="D39" t="s">
         <v>54</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39">
         <v>5163</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B40">
         <v>862</v>
       </c>
       <c r="C40">
         <v>84</v>
       </c>
       <c r="D40" t="s">
         <v>55</v>
       </c>
       <c r="E40" t="s">
         <v>56</v>
       </c>
       <c r="F40">
         <v>4965</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B41">
         <v>810</v>
       </c>
       <c r="C41">
         <v>44</v>
       </c>
       <c r="D41" t="s">
         <v>57</v>
       </c>
       <c r="E41" t="s">
         <v>56</v>
       </c>
       <c r="F41">
         <v>5038</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B42">
         <v>723</v>
       </c>
       <c r="C42">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>58</v>
       </c>
       <c r="E42" t="s">
         <v>56</v>
       </c>
       <c r="F42">
         <v>5149</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B43">
         <v>534</v>
       </c>
       <c r="C43">
         <v>6</v>
       </c>
       <c r="D43" t="s">
         <v>59</v>
       </c>
       <c r="E43" t="s">
         <v>56</v>
       </c>
       <c r="F43">
         <v>5208</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B44">
         <v>768</v>
       </c>
       <c r="C44">
         <v>31</v>
       </c>
       <c r="D44" t="s">
         <v>60</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44">
         <v>5059</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B45">
         <v>632</v>
       </c>
       <c r="C45">
         <v>14</v>
       </c>
       <c r="D45" t="s">
         <v>62</v>
       </c>
       <c r="E45" t="s">
         <v>61</v>
       </c>
       <c r="F45">
         <v>5204</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B46">
         <v>523</v>
       </c>
       <c r="C46">
         <v>4</v>
       </c>
       <c r="D46" t="s">
         <v>63</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46">
         <v>5035</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B47">
         <v>482</v>
       </c>
       <c r="C47">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>64</v>
       </c>
       <c r="E47" t="s">
         <v>61</v>
       </c>
       <c r="F47">
         <v>4979</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B48">
         <v>292</v>
       </c>
       <c r="C48">
         <v>3</v>
       </c>
       <c r="D48" t="s">
         <v>65</v>
       </c>
       <c r="E48" t="s">
         <v>61</v>
       </c>
       <c r="F48">
         <v>5018</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B49">
         <v>310</v>
       </c>
       <c r="C49">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>66</v>
       </c>
       <c r="E49" t="s">
         <v>67</v>
       </c>
       <c r="F49">
         <v>5003</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B50">
         <v>846</v>
       </c>
       <c r="C50">
         <v>56</v>
       </c>
       <c r="D50" t="s">
         <v>68</v>
       </c>
       <c r="E50" t="s">
         <v>69</v>
       </c>
       <c r="F50">
         <v>4973</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B51">
         <v>819</v>
       </c>
       <c r="C51">
         <v>42</v>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="E51" t="s">
         <v>69</v>
       </c>
       <c r="F51">
         <v>5040</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B52">
         <v>795</v>
       </c>
       <c r="C52">
         <v>36</v>
       </c>
       <c r="D52" t="s">
         <v>71</v>
       </c>
       <c r="E52" t="s">
         <v>69</v>
       </c>
       <c r="F52">
         <v>5151</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B53">
         <v>700</v>
       </c>
       <c r="C53">
         <v>21</v>
       </c>
       <c r="D53" t="s">
         <v>72</v>
       </c>
       <c r="E53" t="s">
         <v>69</v>
       </c>
       <c r="F53">
         <v>5190</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B54">
         <v>650</v>
       </c>
       <c r="C54">
         <v>22</v>
       </c>
       <c r="D54" t="s">
         <v>73</v>
       </c>
       <c r="E54" t="s">
         <v>69</v>
       </c>
       <c r="F54">
         <v>5178</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B55">
         <v>514</v>
       </c>
       <c r="C55">
         <v>8</v>
       </c>
       <c r="D55" t="s">
         <v>74</v>
       </c>
       <c r="E55" t="s">
         <v>69</v>
       </c>
       <c r="F55">
         <v>5061</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B56">
         <v>240</v>
       </c>
       <c r="C56">
         <v>6</v>
       </c>
       <c r="D56" t="s">
         <v>75</v>
       </c>
       <c r="E56" t="s">
         <v>69</v>
       </c>
       <c r="F56">
         <v>5047</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B57">
         <v>854</v>
       </c>
       <c r="C57">
         <v>70</v>
       </c>
       <c r="D57" t="s">
         <v>76</v>
       </c>
       <c r="E57" t="s">
         <v>77</v>
       </c>
       <c r="F57">
         <v>4919</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B58">
         <v>826</v>
       </c>
       <c r="C58">
         <v>36</v>
       </c>
       <c r="D58" t="s">
         <v>78</v>
       </c>
       <c r="E58" t="s">
         <v>77</v>
       </c>
       <c r="F58">
         <v>4938</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B59">
         <v>268</v>
       </c>
       <c r="C59">
         <v>17</v>
       </c>
       <c r="D59" t="s">
         <v>79</v>
       </c>
       <c r="E59" t="s">
         <v>80</v>
       </c>
       <c r="F59">
         <v>5027</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B60">
         <v>900</v>
       </c>
       <c r="C60">
         <v>172</v>
       </c>
       <c r="D60" t="s">
         <v>81</v>
       </c>
       <c r="E60" t="s">
         <v>82</v>
       </c>
       <c r="F60">
         <v>4899</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B61">
         <v>900</v>
       </c>
       <c r="C61">
         <v>156</v>
       </c>
       <c r="D61" t="s">
         <v>83</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
       <c r="F61">
         <v>4904</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B62">
         <v>897</v>
       </c>
       <c r="C62">
         <v>122</v>
       </c>
       <c r="D62" t="s">
         <v>84</v>
       </c>
       <c r="E62" t="s">
         <v>82</v>
       </c>
       <c r="F62">
         <v>4932</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B63">
         <v>896</v>
       </c>
       <c r="C63">
         <v>140</v>
       </c>
       <c r="D63" t="s">
         <v>85</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63">
         <v>4918</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>86</v>
       </c>
       <c r="E64" t="s">
         <v>82</v>
       </c>
       <c r="F64">
         <v>5455</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B65">
         <v>886</v>
       </c>
       <c r="C65">
         <v>108</v>
       </c>
       <c r="D65" t="s">
         <v>87</v>
       </c>
       <c r="E65" t="s">
         <v>88</v>
       </c>
       <c r="F65">
         <v>5188</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B66">
         <v>837</v>
       </c>
       <c r="C66">
         <v>46</v>
       </c>
       <c r="D66" t="s">
         <v>89</v>
       </c>
       <c r="E66" t="s">
         <v>88</v>
       </c>
       <c r="F66">
         <v>5252</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D67" t="s">
         <v>90</v>
       </c>
       <c r="E67" t="s">
         <v>88</v>
       </c>
       <c r="F67">
         <v>5133</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B68">
         <v>875</v>
       </c>
       <c r="C68">
         <v>86</v>
       </c>
       <c r="D68" t="s">
         <v>91</v>
       </c>
       <c r="E68" t="s">
         <v>92</v>
       </c>
       <c r="F68">
         <v>5404</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B69">
         <v>378</v>
       </c>
       <c r="C69">
         <v>15</v>
       </c>
       <c r="D69" t="s">
         <v>93</v>
       </c>
       <c r="E69" t="s">
         <v>94</v>
       </c>
       <c r="F69">
         <v>5015</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B70">
         <v>263</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
         <v>95</v>
       </c>
       <c r="E70" t="s">
         <v>94</v>
       </c>
       <c r="F70">
         <v>5165</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B71">
         <v>718</v>
       </c>
       <c r="C71">
         <v>24</v>
       </c>
       <c r="D71" t="s">
         <v>96</v>
       </c>
       <c r="E71" t="s">
         <v>97</v>
       </c>
       <c r="F71">
         <v>5116</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B72">
         <v>704</v>
       </c>
       <c r="C72">
         <v>27</v>
       </c>
       <c r="D72" t="s">
         <v>98</v>
       </c>
       <c r="E72" t="s">
         <v>97</v>
       </c>
       <c r="F72">
         <v>5092</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B73">
         <v>575</v>
       </c>
       <c r="C73">
         <v>8</v>
       </c>
       <c r="D73" t="s">
         <v>99</v>
       </c>
       <c r="E73" t="s">
         <v>97</v>
       </c>
       <c r="F73">
         <v>5036</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B74">
         <v>855</v>
       </c>
       <c r="C74">
         <v>64</v>
       </c>
       <c r="D74" t="s">
         <v>100</v>
       </c>
       <c r="E74" t="s">
         <v>101</v>
       </c>
       <c r="F74">
         <v>5026</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B75">
         <v>850</v>
       </c>
       <c r="C75">
         <v>57</v>
       </c>
       <c r="D75" t="s">
         <v>102</v>
       </c>
       <c r="E75" t="s">
         <v>101</v>
       </c>
       <c r="F75">
         <v>5183</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B76">
         <v>771</v>
       </c>
       <c r="C76">
         <v>32</v>
       </c>
       <c r="D76" t="s">
         <v>103</v>
       </c>
       <c r="E76" t="s">
         <v>101</v>
       </c>
       <c r="F76">
         <v>5202</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B77">
         <v>724</v>
       </c>
       <c r="C77">
         <v>20</v>
       </c>
       <c r="D77" t="s">
         <v>104</v>
       </c>
       <c r="E77" t="s">
         <v>101</v>
       </c>
       <c r="F77">
         <v>5102</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B78">
         <v>670</v>
       </c>
       <c r="C78">
         <v>13</v>
       </c>
       <c r="D78" t="s">
         <v>105</v>
       </c>
       <c r="E78" t="s">
         <v>101</v>
       </c>
       <c r="F78">
         <v>4972</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B79">
         <v>606</v>
       </c>
       <c r="C79">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>106</v>
       </c>
       <c r="E79" t="s">
         <v>101</v>
       </c>
       <c r="F79">
         <v>5144</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B80">
         <v>542</v>
       </c>
       <c r="C80">
         <v>3</v>
       </c>
       <c r="D80" t="s">
         <v>107</v>
       </c>
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80">
         <v>5057</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D81" t="s">
         <v>108</v>
       </c>
       <c r="E81" t="s">
         <v>101</v>
       </c>
       <c r="F81">
         <v>5189</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B82">
         <v>896</v>
       </c>
       <c r="C82">
         <v>131</v>
       </c>
       <c r="D82" t="s">
         <v>109</v>
       </c>
       <c r="E82" t="s">
         <v>110</v>
       </c>
       <c r="F82">
         <v>5020</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B83">
         <v>789</v>
       </c>
       <c r="C83">
         <v>29</v>
       </c>
       <c r="D83" t="s">
         <v>111</v>
       </c>
       <c r="E83" t="s">
         <v>110</v>
       </c>
       <c r="F83">
         <v>4984</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B84">
         <v>900</v>
       </c>
       <c r="C84">
         <v>168</v>
       </c>
       <c r="D84" t="s">
         <v>112</v>
       </c>
       <c r="E84" t="s">
         <v>113</v>
       </c>
       <c r="F84">
         <v>5196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B85">
         <v>900</v>
       </c>
       <c r="C85">
         <v>172</v>
       </c>
       <c r="D85" t="s">
         <v>114</v>
       </c>
       <c r="E85" t="s">
         <v>115</v>
       </c>
       <c r="F85">
         <v>5197</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B86">
         <v>893</v>
       </c>
       <c r="C86">
         <v>113</v>
       </c>
       <c r="D86" t="s">
         <v>116</v>
       </c>
       <c r="E86" t="s">
         <v>117</v>
       </c>
       <c r="F86">
         <v>4981</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B87">
         <v>884</v>
       </c>
       <c r="C87">
         <v>96</v>
       </c>
       <c r="D87" t="s">
         <v>118</v>
       </c>
       <c r="E87" t="s">
         <v>117</v>
       </c>
       <c r="F87">
         <v>5172</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B88">
         <v>885</v>
       </c>
       <c r="C88">
         <v>106</v>
       </c>
       <c r="D88" t="s">
         <v>119</v>
       </c>
       <c r="E88" t="s">
         <v>120</v>
       </c>
       <c r="F88">
         <v>5187</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B89">
         <v>900</v>
       </c>
       <c r="C89">
         <v>174</v>
       </c>
       <c r="D89" t="s">
         <v>121</v>
       </c>
       <c r="E89" t="s">
         <v>122</v>
       </c>
       <c r="F89">
         <v>5041</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B90">
         <v>900</v>
       </c>
       <c r="C90">
         <v>174</v>
       </c>
       <c r="D90" t="s">
         <v>123</v>
       </c>
       <c r="E90" t="s">
         <v>122</v>
       </c>
       <c r="F90">
         <v>4923</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B91">
         <v>900</v>
       </c>
       <c r="C91">
         <v>143</v>
       </c>
       <c r="D91" t="s">
         <v>124</v>
       </c>
       <c r="E91" t="s">
         <v>122</v>
       </c>
       <c r="F91">
         <v>4933</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B92">
         <v>887</v>
       </c>
       <c r="C92">
         <v>95</v>
       </c>
       <c r="D92" t="s">
         <v>125</v>
       </c>
       <c r="E92" t="s">
         <v>122</v>
       </c>
       <c r="F92">
         <v>5237</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B93">
         <v>711</v>
       </c>
       <c r="C93">
         <v>35</v>
       </c>
       <c r="D93" t="s">
         <v>126</v>
       </c>
       <c r="E93" t="s">
         <v>122</v>
       </c>
       <c r="F93">
         <v>5054</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B94">
         <v>893</v>
       </c>
       <c r="C94">
         <v>128</v>
       </c>
       <c r="D94" t="s">
         <v>127</v>
       </c>
       <c r="E94" t="s">
         <v>128</v>
       </c>
       <c r="F94">
         <v>5192</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B95">
         <v>872</v>
       </c>
       <c r="C95">
         <v>81</v>
       </c>
       <c r="D95" t="s">
         <v>129</v>
       </c>
       <c r="E95" t="s">
         <v>130</v>
       </c>
       <c r="F95">
         <v>5121</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B96">
         <v>865</v>
       </c>
       <c r="C96">
         <v>63</v>
       </c>
       <c r="D96" t="s">
         <v>131</v>
       </c>
       <c r="E96" t="s">
         <v>130</v>
       </c>
       <c r="F96">
         <v>5030</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B97">
         <v>900</v>
       </c>
       <c r="C97">
         <v>144</v>
       </c>
       <c r="D97" t="s">
         <v>132</v>
       </c>
       <c r="E97" t="s">
         <v>133</v>
       </c>
       <c r="F97">
         <v>5103</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B98">
         <v>875</v>
       </c>
       <c r="C98">
         <v>97</v>
       </c>
       <c r="D98" t="s">
         <v>134</v>
       </c>
       <c r="E98" t="s">
         <v>133</v>
       </c>
       <c r="F98">
         <v>5173</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B99">
         <v>897</v>
       </c>
       <c r="C99">
         <v>136</v>
       </c>
       <c r="D99" t="s">
         <v>135</v>
       </c>
       <c r="E99" t="s">
         <v>136</v>
       </c>
       <c r="F99">
         <v>5109</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B100">
         <v>894</v>
       </c>
       <c r="C100">
         <v>122</v>
       </c>
       <c r="D100" t="s">
         <v>137</v>
       </c>
       <c r="E100" t="s">
         <v>136</v>
       </c>
       <c r="F100">
         <v>5118</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B101">
         <v>819</v>
       </c>
       <c r="C101">
         <v>41</v>
       </c>
       <c r="D101" t="s">
         <v>138</v>
       </c>
       <c r="E101" t="s">
         <v>139</v>
       </c>
       <c r="F101">
         <v>5022</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B102">
         <v>649</v>
       </c>
       <c r="C102">
         <v>15</v>
       </c>
       <c r="D102" t="s">
         <v>140</v>
       </c>
       <c r="E102" t="s">
         <v>139</v>
       </c>
       <c r="F102">
         <v>5069</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="B103">
         <v>730</v>
       </c>
       <c r="C103">
         <v>16</v>
       </c>
       <c r="D103" t="s">
         <v>141</v>
       </c>
       <c r="E103" t="s">
         <v>142</v>
       </c>
       <c r="F103">
         <v>5174</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B104">
         <v>815</v>
       </c>
       <c r="C104">
         <v>45</v>
       </c>
       <c r="D104" t="s">
         <v>143</v>
       </c>
       <c r="E104" t="s">
         <v>144</v>
       </c>
       <c r="F104">
         <v>5134</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B105">
         <v>758</v>
       </c>
       <c r="C105">
         <v>33</v>
       </c>
       <c r="D105" t="s">
         <v>145</v>
       </c>
       <c r="E105" t="s">
         <v>144</v>
       </c>
       <c r="F105">
         <v>5008</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B106">
         <v>727</v>
       </c>
       <c r="C106">
         <v>19</v>
       </c>
       <c r="D106" t="s">
         <v>146</v>
       </c>
       <c r="E106" t="s">
         <v>144</v>
       </c>
       <c r="F106">
         <v>5000</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B107">
         <v>675</v>
       </c>
       <c r="C107">
         <v>20</v>
       </c>
       <c r="D107" t="s">
         <v>147</v>
       </c>
       <c r="E107" t="s">
         <v>144</v>
       </c>
       <c r="F107">
         <v>5155</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B108">
         <v>583</v>
       </c>
       <c r="C108">
         <v>11</v>
       </c>
       <c r="D108" t="s">
         <v>148</v>
       </c>
       <c r="E108" t="s">
         <v>144</v>
       </c>
       <c r="F108">
         <v>4978</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B109">
         <v>453</v>
       </c>
       <c r="C109">
         <v>8</v>
       </c>
       <c r="D109" t="s">
         <v>149</v>
       </c>
       <c r="E109" t="s">
         <v>144</v>
       </c>
       <c r="F109">
         <v>4969</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B110">
         <v>834</v>
       </c>
       <c r="C110">
         <v>48</v>
       </c>
       <c r="D110" t="s">
         <v>150</v>
       </c>
       <c r="E110" t="s">
         <v>151</v>
       </c>
       <c r="F110">
         <v>5164</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B111">
         <v>802</v>
       </c>
       <c r="C111">
         <v>38</v>
       </c>
       <c r="D111" t="s">
         <v>152</v>
       </c>
       <c r="E111" t="s">
         <v>153</v>
       </c>
       <c r="F111">
         <v>5114</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B112">
         <v>719</v>
       </c>
       <c r="C112">
         <v>19</v>
       </c>
       <c r="D112" t="s">
         <v>154</v>
       </c>
       <c r="E112" t="s">
         <v>155</v>
       </c>
       <c r="F112">
         <v>5063</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B113">
         <v>809</v>
       </c>
       <c r="C113">
         <v>38</v>
       </c>
       <c r="D113" t="s">
         <v>156</v>
       </c>
       <c r="E113" t="s">
         <v>157</v>
       </c>
       <c r="F113">
         <v>5203</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B114">
         <v>741</v>
       </c>
       <c r="C114">
         <v>26</v>
       </c>
       <c r="D114" t="s">
         <v>158</v>
       </c>
       <c r="E114" t="s">
         <v>159</v>
       </c>
       <c r="F114">
         <v>5014</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B115">
         <v>475</v>
       </c>
       <c r="C115">
         <v>6</v>
       </c>
       <c r="D115" t="s">
         <v>160</v>
       </c>
       <c r="E115" t="s">
         <v>159</v>
       </c>
       <c r="F115">
         <v>5023</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B116">
         <v>829</v>
       </c>
       <c r="C116">
         <v>55</v>
       </c>
       <c r="D116" t="s">
         <v>161</v>
       </c>
       <c r="E116" t="s">
         <v>162</v>
       </c>
       <c r="F116">
         <v>5028</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B117">
         <v>726</v>
       </c>
       <c r="C117">
         <v>27</v>
       </c>
       <c r="D117" t="s">
         <v>163</v>
       </c>
       <c r="E117" t="s">
         <v>162</v>
       </c>
       <c r="F117">
         <v>4929</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B118">
         <v>718</v>
       </c>
       <c r="C118">
         <v>20</v>
       </c>
       <c r="D118" t="s">
         <v>164</v>
       </c>
       <c r="E118" t="s">
         <v>162</v>
       </c>
       <c r="F118">
         <v>4968</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="D119" t="s">
         <v>165</v>
       </c>
       <c r="E119" t="s">
         <v>162</v>
       </c>
       <c r="F119">
         <v>5184</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B120">
         <v>362</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
         <v>166</v>
       </c>
       <c r="E120" t="s">
         <v>167</v>
       </c>
       <c r="F120">
         <v>4999</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B121">
         <v>732</v>
       </c>
       <c r="C121">
         <v>20</v>
       </c>
       <c r="D121" t="s">
         <v>168</v>
       </c>
       <c r="E121" t="s">
         <v>169</v>
       </c>
       <c r="F121">
         <v>4926</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B122">
         <v>532</v>
       </c>
       <c r="C122">
         <v>9</v>
       </c>
       <c r="D122" t="s">
         <v>170</v>
       </c>
       <c r="E122" t="s">
         <v>171</v>
       </c>
       <c r="F122">
         <v>5123</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B123">
         <v>758</v>
       </c>
       <c r="C123">
         <v>29</v>
       </c>
       <c r="D123" t="s">
         <v>172</v>
       </c>
       <c r="E123" t="s">
         <v>173</v>
       </c>
       <c r="F123">
         <v>4886</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B124">
         <v>743</v>
       </c>
       <c r="C124">
         <v>29</v>
       </c>
       <c r="D124" t="s">
         <v>174</v>
       </c>
       <c r="E124" t="s">
         <v>173</v>
       </c>
       <c r="F124">
         <v>5198</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B125">
         <v>664</v>
       </c>
       <c r="C125">
         <v>13</v>
       </c>
       <c r="D125" t="s">
         <v>175</v>
       </c>
       <c r="E125" t="s">
         <v>173</v>
       </c>
       <c r="F125">
         <v>4924</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 