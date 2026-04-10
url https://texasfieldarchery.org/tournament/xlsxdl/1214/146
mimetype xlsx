--- v2 (2026-01-31)
+++ v3 (2026-04-10)
@@ -154,126 +154,126 @@
   <si>
     <t>Youmans, Alexandra</t>
   </si>
   <si>
     <t>YFFSLR</t>
   </si>
   <si>
     <t>Lands, Alvery</t>
   </si>
   <si>
     <t>YAFFS</t>
   </si>
   <si>
     <t>McGuire, Nevaeh</t>
   </si>
   <si>
     <t>Edwards, Tristan</t>
   </si>
   <si>
     <t>YAMFS</t>
   </si>
   <si>
     <t>Davis, Maximus</t>
   </si>
   <si>
+    <t>Dillon, Lilly</t>
+  </si>
+  <si>
+    <t>YAFBHFS</t>
+  </si>
+  <si>
     <t>McCallum, Aspen</t>
   </si>
   <si>
-    <t>YAFBHFS</t>
-[...1 lines deleted...]
-  <si>
     <t>Ellensohn, Keelie</t>
   </si>
   <si>
     <t>Barker, Alexis</t>
   </si>
   <si>
     <t>Fehring, Katie</t>
   </si>
   <si>
     <t>Hamlin, Grace</t>
   </si>
   <si>
     <t>Lowe, Hollynd</t>
   </si>
   <si>
-    <t>Dillon, Lillian</t>
-[...1 lines deleted...]
-  <si>
     <t>Weittenhiller, Asher</t>
   </si>
   <si>
     <t>YAMBHFS</t>
   </si>
   <si>
     <t>Massie, Jack</t>
   </si>
   <si>
     <t>Buck, Riley</t>
   </si>
   <si>
     <t>Spinhirne, Ethan</t>
   </si>
   <si>
     <t>Davis, Jerron</t>
   </si>
   <si>
     <t>McHalffey, Lillian</t>
   </si>
   <si>
     <t>YAFBBR</t>
   </si>
   <si>
     <t>Duggan, Sandra</t>
   </si>
   <si>
     <t>Martin, Ty</t>
   </si>
   <si>
     <t>YAMBBR</t>
   </si>
   <si>
     <t>Battula, Anjali</t>
   </si>
   <si>
     <t>YAFFSLR</t>
   </si>
   <si>
     <t>Gangu, Sai</t>
   </si>
   <si>
     <t>YAMFSLR</t>
   </si>
   <si>
     <t>Satewar, Shailesh</t>
   </si>
   <si>
-    <t>Gadot, Alexandre</t>
-[...1 lines deleted...]
-  <si>
     <t>Lovett, Sam</t>
+  </si>
+  <si>
+    <t>Gadot, Alex</t>
   </si>
   <si>
     <t>Ellensohn, Chris</t>
   </si>
   <si>
     <t>PAMFS</t>
   </si>
   <si>
     <t>Balderrama, Jeremy</t>
   </si>
   <si>
     <t>Brady, Loghan</t>
   </si>
   <si>
     <t>AFFS</t>
   </si>
   <si>
     <t>Gilbert, Theresa</t>
   </si>
   <si>
     <t>SFFS</t>
   </si>
   <si>
     <t>Casanova, Love</t>
   </si>
@@ -1394,177 +1394,183 @@
     <row r="29" spans="1:26">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>854</v>
       </c>
       <c r="C29">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>45</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29">
         <v>5228</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C30">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30">
-        <v>5177</v>
+        <v>5446</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="C31">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>48</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31">
-        <v>5262</v>
+        <v>5177</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
-        <v>837</v>
+        <v>873</v>
       </c>
       <c r="C32">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
         <v>49</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32">
-        <v>5315</v>
+        <v>5262</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
-        <v>808</v>
+        <v>837</v>
       </c>
       <c r="C33">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="D33" t="s">
         <v>50</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33">
-        <v>5064</v>
+        <v>5315</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
-        <v>715</v>
+        <v>808</v>
       </c>
       <c r="C34">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D34" t="s">
         <v>51</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34">
-        <v>5298</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
-        <v>247</v>
+        <v>715</v>
       </c>
       <c r="C35">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>52</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35">
-        <v>5440</v>
+        <v>5298</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>29</v>
       </c>
+      <c r="B36">
+        <v>247</v>
+      </c>
+      <c r="C36">
+        <v>7</v>
+      </c>
       <c r="D36" t="s">
         <v>53</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36">
-        <v>5446</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>898</v>
       </c>
       <c r="C37">
         <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37">
         <v>5139</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>30</v>
@@ -1748,83 +1754,77 @@
     <row r="47" spans="1:26">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>809</v>
       </c>
       <c r="C47">
         <v>52</v>
       </c>
       <c r="D47" t="s">
         <v>69</v>
       </c>
       <c r="E47" t="s">
         <v>68</v>
       </c>
       <c r="F47">
         <v>5324</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>38</v>
       </c>
       <c r="B48">
-        <v>801</v>
+        <v>716</v>
       </c>
       <c r="C48">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>70</v>
       </c>
       <c r="E48" t="s">
         <v>68</v>
       </c>
       <c r="F48">
-        <v>5328</v>
+        <v>5254</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>38</v>
       </c>
-      <c r="B49">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
         <v>71</v>
       </c>
       <c r="E49" t="s">
         <v>68</v>
       </c>
       <c r="F49">
-        <v>5254</v>
+        <v>5328</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>900</v>
       </c>
       <c r="C50">
         <v>176</v>
       </c>
       <c r="D50" t="s">
         <v>72</v>
       </c>
       <c r="E50" t="s">
         <v>73</v>
       </c>
       <c r="F50">
         <v>5261</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>43</v>